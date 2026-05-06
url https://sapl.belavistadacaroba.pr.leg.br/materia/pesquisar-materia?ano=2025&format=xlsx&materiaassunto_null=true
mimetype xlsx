--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,1405 +54,1405 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JILMAR DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_001-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_001-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a perfuração de um poço artesiano e a distribuição da rede para atender os moradores da região da Linha Belo Horizonte.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ZÉ RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_002-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_002-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a instalação de um redutor de velocidade na rua Maranhão próximo a propriedade do senhor Valmir Diniz.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>EDISOM LUIZ MARCOM</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_003-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_003-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, analise através do departamento competente, a possibilidade de isenção de 20% (vinte por cento) de IPTU (Imposto Territorial Urbano) aos munícipes com a faixa etária de 65 a 70 anos, e isenção total aos munícipes acima de 70 anos.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/554/indicacao_004-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/554/indicacao_004-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, analise com fundamento na legislação vigente e nas disposições que regem a concessão de subsídios, solicitar a concessão de isenção de 10 (dez) horas de uso de máquinas e, adicionalmente, que para o excedente até 15 (quinze) horas, o valor do serviço seja subsidiado pelo município em 50% (cinquenta por cento), conforme os seguintes termos:_x000D_
 1.	Isenção de 10 horas: Solicito que o município subsidie o valor integral de 10 horas de uso da máquina._x000D_
 2.	Excedente até 15 horas: Solicito que para as horas que excederem as 10 horas iniciais e até o limite de 15 horas, o município subsidíe 50% do valor total dessas horas, ficando o requerente responsável pelo pagamento da outra metade._x000D_
 Tais condições são solicitadas devido à necessidade de apoio para execução e manutenção dos serviços agrícolas, que trará benefícios para a comunidade e contribuirá para o desenvolvimento local.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_005-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_005-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores José Valdir Rodrigues e Edisom Luiz Marcom no exercício de seus mandatos, vem, respeitosamente, à presença de Vossa Excelência, para, após ouvir o plenário, apresentar a seguinte indicação:_x000D_
 Assunto: Instalação de câmeras de monitoramento nas escolas municipais._x000D_
 Considerando a crescente preocupação com a segurança dos alunos, professores e funcionários das escolas municipais, bem como a necessidade de proporcionar um ambiente mais seguro para a realização das atividades educacionais, venho indicar que seja viabilizada a instalação de câmeras de monitoramento em todas as unidades escolares da rede municipal._x000D_
 A instalação de sistemas de câmeras de segurança contribuirá para:_x000D_
 1.	Aumento da segurança: prevenindo atos de vandalismo, furtos e violência dentro e ao redor das escolas._x000D_
 2.	Proteção dos alunos e funcionários: oferecendo maior tranquilidade tanto para os estudantes quanto para os profissionais da educação._x000D_
 3.	Apoio à gestão escolar: facilitando o acompanhamento e a re</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_006-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_006-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores José Valdir Rodrigues e Edisom Luiz Marcom no exercício de seus mandatos, vem, respeitosamente, à presença de Vossa Excelência, para, após ouvir o plenário, apresentar a seguinte indicação:_x000D_
 Assunto: Recuperação das estradas rurais do município._x000D_
 Considerando que as estradas rurais desempenham papel fundamental no escoamento da produção agrícola, no transporte de insumos e no acesso dos moradores da zona rural aos serviços essenciais, venho por meio desta indicar que seja realizada a recuperação das estradas rurais de nosso município._x000D_
 A recuperação dessas vias é imprescindível, uma vez que muitas delas encontram-se em condições precárias, dificultando o trânsito de veículos, o transporte escolar e o acesso a serviços de saúde, entre outros. A boa conservação das estradas rurais traz benefícios diretos para a qualidade de vida dos moradores do campo e também para a economia local, especialmente para os produtores agrícolas, que dependem de um transporte eficiente e seguro.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ETSON SUHRE</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_007-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_007-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Etson Suhre no exercício de seu mandato, vem, respeitosamente, à presença de Vossa Excelência, para, apresentar a seguinte indicação:_x000D_
 Assunto: Contratação de Médico Pediatra._x000D_
 Considerando a crescente demanda por atendimento pediátrico na nossa cidade e a importância de assegurar o bem-estar das crianças e o monitoramento contínuo da saúde infantil, venho por meio desta indicação sugerir que seja realizada a contratação de um pediatra para atuar nas Unidades Básicas de Saúde (UBS) do nosso município._x000D_
 O pediatra é o profissional essencial para o acompanhamento da saúde de crianças, atuando no diagnóstico, prevenção e tratamento de doenças, bem como orientando os pais sobre cuidados essenciais ao desenvolvimento infantil. A presença de um pediatra na UBS garantirá não apenas a melhoria no atendimento à saúde das crianças, mas também aliviará a sobrecarga de atendimentos nas emergências e hospitais, proporcionando um atendimento mais ágil, eficiente e próximo da comunidade._x000D_
 Just</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_008-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_008-2025.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal,_x000D_
 O vereador Etson Suhre no exercício de seu mandato, vem, respeitosamente, à presença de Vossa Excelência, para, apresentar a seguinte indicação:_x000D_
 Assunto: Calçada e Tubulação._x000D_
 Considerando a necessidade de melhorar a infraestrutura e a segurança no trajeto que liga o Silo do Marcom ao Campo Municipal, venho por meio desta indicação sugerir a implantação de calçadas e tubulação adequadas neste trecho, visando a melhoria das condições de tráfego e o bem-estar da população que circula por esta área._x000D_
 Justificativa:_x000D_
 1.	Segurança e Acessibilidade: A ausência de calçadas adequadas ao longo deste trajeto representa um risco à segurança de pedestres, especialmente crianças, idosos e pessoas com mobilidade reduzida, que transitam na via com dificuldade e risco de atropelamento. A construção de calçadas irá proporcionar um caminho seguro e acessível para todos os cidadãos._x000D_
 2.	Melhoria na Mobilidade Urbana: A implantação das calçadas vai contribuir para a m</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/559/indicacao_009-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/559/indicacao_009-2025.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal,_x000D_
 O vereador Jilmar da Cruz no exercício de seu mandato, vem, respeitosamente, à presença de Vossa Excelência, para, apresentar a seguinte indicação:_x000D_
 ASSUNTO: Construção de churrasqueira no pavilhão do Grupo da 3ª Idade._x000D_
 Considerando que o Grupo da 3ª Idade do nosso município realiza diversas atividades recreativas e sociais em seu pavilhão, que funcionam como momentos de confraternização e lazer para os nossos idosos;_x000D_
 Considerando que a instalação de uma churrasqueira no local contribuiria para a realização de eventos e encontros sociais, promovendo ainda mais a integração e o bem-estar do grupo;_x000D_
 Considerando que a construção da churrasqueira atenderia a uma demanda dos membros do grupo, que frequentemente manifestam o desejo de realizar eventos como almoços, confraternizações e atividades com a comunidade;_x000D_
 INDICAÇÃO:_x000D_
 Que seja construída uma churrasqueira no pavilhão do Grupo da 3ª Idade, localizado próximo ao Bosque Municipal Fundo de Vale, a f</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>KATIA</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/560/indicacao_010-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/560/indicacao_010-2025.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal,_x000D_
 A vereadora Katia Karina Porazzi no exercício de seu mandato, vem, respeitosamente, à presença de Vossa Excelência, para, apresentar a seguinte indicação:_x000D_
 ASSUNTO: Construção de muro e limpeza interna do Cemitério Municipal_x000D_
 Considerando que o Cemitério Municipal de Bela Vista da Caroba desempenha uma função fundamental na nossa comunidade, sendo o local de descanso dos nossos entes queridos;_x000D_
 Considerando que o cemitério carece de maior segurança e proteção, principalmente para evitar o acesso indevido de pessoas, o que pode prejudicar a tranquilidade do local;_x000D_
 Considerando que a limpeza interna do cemitério é essencial para garantir um ambiente digno e respeitoso para as famílias que visitam os túmulos de seus entes queridos, além de preservar o espaço de maneira adequada;</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_011-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_011-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Senhor Prefeito Municipal que seja promovida a cessão do prédio público localizado na Linha Coxilha Bonita, que se localizava a antiga APAE, para uso da Associação dos Servidores Públicos de Bela Vista da Caroba, de forma que a entidade possa utilizar o espaço para a realização de suas atividades institucionais, sociais e culturais, em benefício de todos os servidores públicos municipais._x000D_
 Justificativa:_x000D_
 O prédio em questão encontra-se desocupado há algum tempo e, ao ser cedido para a Associação dos Servidores Públicos, pode ser utilizado de maneira eficiente e benéfica à comunidade local. A Associação desempenha um papel importante no fortalecimento dos vínculos entre os servidores e na promoção de eventos e ações voltadas ao bem-estar coletivo.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_012-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_012-2025.pdf</t>
   </si>
   <si>
     <t>Indico, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a ampliação do Bueiro na linha Agua Branca, próximo a propriedade do senhor Romeu Kercher.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>OSVALDO</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_013-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_013-2025.pdf</t>
   </si>
   <si>
     <t>Indico, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a implantação de asfalto na Rua Minas Gerais até a Rua Sergipe.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/564/indicacao_014-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/564/indicacao_014-2025.pdf</t>
   </si>
   <si>
     <t>Indico, que o Senhor Prefeito Municipal, viabilize através do departamento competente,  a elevação do Meio-Fio, em frente a casa do senhor Severino Moreto.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>VALDIR CASTANHA</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/565/indicacao_015-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/565/indicacao_015-2025.pdf</t>
   </si>
   <si>
     <t>Indico, que o Senhor Prefeito Municipal, viabilize através do departamento competente,  a reforma e alargamento da Ponte sobre o Rio Macaco entre as comunidades de Rodeio Bonito e Linha Bom Jesus.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_016-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_016-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Construção de Abrigo de Ônibus na Avenida Rio Grande do Sul_x000D_
 Senhor Prefeito,_x000D_
 Venho por meio desta indicação solicitar a construção de um abrigo de ônibus em frente ao campo de futebol localizado na Avenida Rio Grande do Sul, com o objetivo de oferecer mais conforto e segurança aos alunos e munícipes que utilizam o transporte público, principalmente aqueles que se deslocam até a empresa Diplomata._x000D_
 A ausência de um abrigo adequado em um local de grande movimentação tem gerado desconforto e risco à segurança dos passageiros, especialmente em dias de chuva ou sol forte. A construção deste abrigo proporcionará um espaço protegido para que as pessoas aguardem o transporte público de forma segura e digna, contribuindo para a qualidade de vida da população e o bem-estar de todos os usuários do transporte coletivo.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_017-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_017-2025.pdf</t>
   </si>
   <si>
     <t>Eu, Etson Suhre, venho por meio desta indicação solicitar a substituição das lixeiras públicas atualmente instaladas no município por lixeiras com tampa, com o objetivo de melhorar a limpeza urbana, a organização e a saúde pública._x000D_
 Justificativa:_x000D_
 A substituição das lixeiras comuns por lixeiras com tampa se faz necessária devido aos seguintes motivos:_x000D_
 1.	Redução do descarte inadequado de resíduos: Lixeiras com tampa ajudam a evitar que o lixo seja espalhado pelo vento, reduzindo a proliferação de lixo nas ruas e garantindo que o material fique adequadamente contido._x000D_
 2.	Proteção contra animais e pragas: Lixeiras com tampa impedem que animais como cachorros, gatos e roedores tenham acesso ao lixo, prevenindo o espalhamento dos resíduos e o surgimento de doenças._x000D_
 3.	Melhor estética e organização da cidade: Lixeiras com tampa proporcionam um aspecto mais organizado e limpo nas vias públicas, além de manter o ambiente mais agradável para os munícipes e visitantes._x000D_
 4.	Prevenção de mau cheiro:</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>LEANDRO DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_018-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_018-2025.pdf</t>
   </si>
   <si>
     <t>Eu, Leandro de Souza, venho por meio desta indicação solicitar a substituição do sistema de vedação do abrigo do posto de saúde. A substituição do sistema de vedação se faz necessário pois em dias de chuva, a agua acaba escorrendo pelas paredes molhando as cadeiras e os munícipes que ficam aguardando a abertura da unidade de saúde.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/569/indicacao_019-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/569/indicacao_019-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Edisom Luiz Marcom no exercício de seu mandato, venho, por meio deste, apresentar a seguinte indicação, com base nas necessidades da população da Linha Volta Grande:_x000D_
 Considerando a importância do abastecimento de água potável para os moradores da região da Linha Volta Grande, e tendo em vista os frequentes problemas relacionados à insuficiência de água devido à falha no funcionamento da bomba do posto artesiano, solicito que seja providenciada, com a máxima urgência, a substituição da bomba do posto artesiano da Linha Volta Grande, garantindo o abastecimento contínuo e adequado à população local._x000D_
 Adicionalmente, é fundamental que seja realizado o encanamento da água do posto artesiano, de forma que todos os moradores da comunidade possam ser beneficiados com o fornecimento regular de água potável._x000D_
 Essas medidas são essenciais para garantir a qualidade de vida, saúde e o bem-estar dos moradores da Linha Volta Grande, que vêm enfrentando dificuldades significativas devido à es</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_020-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_020-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores Edisom Luiz Marcom e José Valdir Rodrigues no exercício de seus mandatos, vem, por meio deste, apresentar a seguinte indicação, em virtude de uma necessidade urgente para a melhoria do atendimento aos cidadãos que buscam os serviços da Secretaria de Agricultura:_x000D_
 Considerando o crescente número de pessoas que se dirigem à Secretaria de Agricultura para solicitar atendimento, e levando em conta a falta de um espaço adequado e confortável para a população aguardar, solicito a construção ou ampliação de um local de espera na referida Secretaria, que proporcione mais conforto e organização aos cidadãos enquanto aguardam o atendimento.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_021-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_021-2025.pdf</t>
   </si>
   <si>
     <t>Indica que o senhor prefeito municipal, viabilize através do departamento competente, a construção de um campo de futebol suíço, com cerca de proteção na quadra 28 A, entre a academia da terceira idade e a biblioteca cidadã Araci dos Santos Menezes.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_022-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_022-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a construção de calçamento na comunidade de Vila Progresso, nos trechos compreendidos entre a propriedade do senhor Paulo Amaral até o senhor Bruno Naujorks e cerca de 100 metros do senhor Jorge de Jesus em direção ao Laticínios Sudueste.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_023-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_023-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a reforma com revisão na parte elétrica, pintura e substituição da cobertura do pavilhão da comunidade de linha Santa Lucia.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/602/ata_024-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/602/ata_024-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a implantação de asfalto no trecho que liga a cede do município até a comunidade de linha Santa Lucia.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/603/ata_025-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/603/ata_025-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, com base nas necessidades observadas pela população local, solicitar à Justiça Eleitoral a realização de um recadastramento de títulos eleitorais na cidade de Bela Vista da Caroba – PR.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/604/ata_026-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/604/ata_026-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para Instalação de Redutores de Velocidade na Rua Santa Catarina.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/605/ata_027-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/605/ata_027-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para Transporte de Alunos após Aulas de Futebol.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_028-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_028-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a implantação de asfalto, com calçada e tubulação no trecho que a PR Paulo Milton dos Santos até o Laticínio Sucesso.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_029-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_029-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a construção de calçamento com pedras irregulares do trecho que liga a propriedade do senhor Cleomar Machado até a igreja da comunidade de linha volta grande.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_030-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_030-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Implantação de Faixa Exclusiva para Transporte Escolar em Frente às Instituições de Ensino, em Conformidade com a Legislação Vigente.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_031-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_031-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a construção de asfalto do trecho que liga a comunidade de linha soledade até a ponte da linha volta grande divisa do município com ampere.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_032-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_032-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de bebedouros de água nas propriedades rurais para o gado.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_033-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_033-2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com a máxima urgência, a construção de um barracão destinado ao abrigamento das máquinas e equipamentos da Secretaria de Viação e Obras, com o objetivo de proporcionar melhores condições de guarda, preservação e segurança desses bens públicos, bem como otimizar a execução das atividades e serviços prestados à população.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_034-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_034-2025.pdf</t>
   </si>
   <si>
     <t>Proposta para a responsabilidade da limpeza e conservação das sarjetas nas propriedades e incentivo de horas-máquina para agricultores.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_035-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_035-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro que o Poder Executivo Municipal, por meio da Secretaria competente, realize um estudo técnico e financeiro sobre a viabilidade da construção de um poço artesiano e instalação de sistema de encanamento nas Linhas Coxilha Bonita, Bom Jesus e Carvalho, com vistas a atender os moradores dessas comunidades, garantindo o acesso à água de qualidade.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/614/indicacao_036-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/614/indicacao_036-2025.pdf</t>
   </si>
   <si>
     <t>Gostaria de sugerir a instalação de lixeiras com tampa em pontos estratégicos ao longo da Linha Progresso, pelo menos em cinco locais de coleta. Atualmente, o caminhão de coleta passa uma vez por semana, o que resulta em lixo acumulado no chão, comprometendo a limpeza e a organização da área. As lixeiras com tampa ajudariam a melhorar a gestão dos resíduos, evitando que o lixo seja espalhado pelo vento ou por animais.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_037-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_037-2025.pdf</t>
   </si>
   <si>
     <t>Indicação de reforma do Centro Comunitário de Vila Soledade.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_038-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_038-2025.pdf</t>
   </si>
   <si>
     <t>Indico, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a elevação do Meio-Fio, em frente a casa da senhora Amalia Cavalheiro Heinen.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao_039-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao_039-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Leandro de Souza, por meio desta indicação, sugere que o Executivo Municipal realize a reforma da ponte localizada na Linha Lajeado Gaúcho, próximo à propriedade do senhor Juliano Jagelski. A estrutura da ponte está apresentando sinais de deterioração, o que pode representar riscos à segurança de motoristas e pedestres que utilizam essa via.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/618/indicacao_040-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/618/indicacao_040-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Leandro de Souza, por meio desta indicação, sugere que o Executivo Municipal realize a reforma da ponte localizada na Linha Lajeado Gaúcho, próximo à propriedade do senhor Romano José Eckelt. A estrutura da ponte está apresentando sinais de deterioração, o que pode representar riscos à segurança de motoristas e pedestres que utilizam essa via.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_041-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_041-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores Valdir Castanha, Luciano de Barros e José Valdir Rodrigues indicaram ao Executivo municipal a reforma do Centro Comunitário da Linha Alto Aparecida. A indicação busca melhorar a infraestrutura do local, visando proporcionar melhores condições para a realização de eventos e atividades para a comunidade.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/620/indicacao_045-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/620/indicacao_045-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Edisom Luiz Marcom indica ao Executivo Municipal a realização da reforma da escola da Linha Lajeado Bonito/Linha Maffi, ou, caso não seja viável, a construção de um local destinado a reuniões da comunidade e do clube de mães. A indicação visa atender às necessidades da região, proporcionando um espaço adequado para o desenvolvimento de atividades educacionais e comunitárias.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>LUCIANO</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_043-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_043-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de instalação de cobertura no parquinho da creche municipal.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_044-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_044-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para Instalação de Redutores de Velocidade na Rua Sergipe.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_045-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_045-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a possibilidade de conceder isenção do Imposto Predial e Territorial Urbano (IPTU) às pessoas diagnosticadas com câncer (pacientes oncológicos), residentes no Município de Bela Vista da Caroba</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/624/indicacao_046-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/624/indicacao_046-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para Instalação de Redutores de Velocidade na Rua Roraima.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/625/indicacao_047-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/625/indicacao_047-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a possibilidade de criar um auxílio financeiro destinado a custear o transporte de estudantes universitários que frequentam faculdades presenciais fora do município de Bela Vista da Caroba.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/626/indicacao_048-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/626/indicacao_048-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de pavimentação asfáltica e instalação de tubulação de escoamento de águas pluviais na Rua Paraíba, no trecho que se estende até a propriedade do Sr. Tiago Mainardi.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao_049-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao_049-2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, apresento a presente Indicação, sugerindo ao Excelentíssimo Senhor Prefeito Municipal que, por meio da secretaria competente, providencie a pavimentação asfáltica das vias públicas do Loteamento Marschner, localizado neste município.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_050-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_050-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria de Obras e Viação, estude a viabilidade técnica e orçamentária para a construção de uma ponte de Concreto sobre o Rio Macaco, no trecho que liga a Linha Bom Jesus a Linha Rodeio Bonito.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_051-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_051-2025.pdf</t>
   </si>
   <si>
     <t>Concessão de incentivo de 2 (duas) horas/máquina aos munícipes participantes do Programa da Bacia Leiteira.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_052-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_052-2025.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano na Linha Santa Lúcia, beneficiando os moradores do trecho que liga a propriedades do Sr. Valdeir Schmidt até o Sr. João Vitor Prates.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/631/indicacao_053-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/631/indicacao_053-2025.pdf</t>
   </si>
   <si>
     <t>Concessão de aumento salarial real aos servidores públicos municipais e regulamentação do § 1º do Art. 72 da Lei Municipal nº 386/2011.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_054-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_054-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a construção de asfalto do trecho que liga a comunidade de linha soledade até a ponte da Linha Costa e Silva divisa do município com ampere.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_055-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_055-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a construção de dois pontos de ônibus da PRT Paulo Milton dos Santos, sendo um na  entrada da Linha Planalto e o segundo na entrada da Linha Lajeado Gauchinho.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/634/indicacao_056-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/634/indicacao_056-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a reforma do Colégio Municipal Bom Jesus.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/635/indicacao_057-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/635/indicacao_057-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a aquisição de uniforme para todos os funcionários públicos.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/636/indicacao_058-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/636/indicacao_058-2025.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas nas ruas da Avenida Rio Grande do Sul e Rio Grande do Norte.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao_059-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao_059-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a construção de uma arquibancada com 03 vestiários, sendo 02 para os times e 01 para os árbitros, e mais um banheiro para a torcida.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_060-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_060-2025.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a construção de um pontos de ônibus na Linha Boa Vida próximo a propriedade do senhor Genesio Gregório.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao_061-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao_061-2025.pdf</t>
   </si>
   <si>
     <t>Indico, que o Senhor Prefeito Municipal, realize estudos e providências para a ampliação do Cemitério Municipal de Bela Vista da Caroba, visando atender à crescente demanda por sepultamentos e garantir condições dignas à população.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao_062-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao_062-2025.pdf</t>
   </si>
   <si>
     <t>Indico, que o Senhor Prefeito Municipal, realize estudos e providências para a construção de uma academia ao ar livre ao lado do centro múltiplo uso no bosque municipal.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_063-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_063-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Valdir Castanha, Katia Karina Porazzi e Luciano de Barros no uso de suas atribuições legais, vem, respeitosamente, indicar ao Senhor Prefeito Municipal que estude a viabilidade de disponibilizar um funcionário monitor em todos os ônibus utilizados para o transporte escolar, especialmente nos trajetos de retorno para casa dos alunos.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/642/indicacao_064-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/642/indicacao_064-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Valdir Castanha, Katia Karina Porazzi e Luciano de Barros no uso de suas atribuições legais, vem, respeitosamente, indicar ao Senhor Prefeito Municipal que providencie a criação de um local de espera adequado na sede da Secretaria Municipal de Agricultura.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_065-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_065-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Etson Suhre, no uso de suas atribuições legais, indica ao Senhor Prefeito Municipal que estude a possibilidade de disponibilizar transporte em horário diferenciado para o deslocamento de pacientes idosos e gestantes que necessitam de atendimento em outros municípios, a fim de evitar que esses pacientes permaneçam por longos períodos aguardando retorno.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_066-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_066-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Etson Suhre, no uso de suas atribuições legais, indica ao Senhor Prefeito Municipal que, por meio do setor competente, providencie a instalação de um ramal de distribuição de água para atender as residências das famílias do senhor Ênio e do senhor Alcindo Alberton, localizadas na Linha Lajeado Gauchinho.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_067-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_067-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Etson Suhre, no uso de suas atribuições legais e regimentais, indica ao Senhor Prefeito Municipal que estude a viabilidade de aumentar o valor pago aos motoristas da Secretaria Municipal de Saúde a título de reembolso para alimentação, ou, alternativamente, realizar processo licitatório para fornecimento de alimentação aos mesmos nas cidades de Cascavel, Missal, Guarapuava e Foz do Iguaçu.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/646/indicacao_068-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/646/indicacao_068-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal que, por meio do setor competente, seja realizado reparo nas bocas de lobo que se encontram bastante danificadas e quebradas, oferecendo risco à segurança de pedestres, ciclistas e motoristas.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/647/indicacao_068-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/647/indicacao_068-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal que, através do setor competente, providencie a implantação de tubulação no calçamento, nas proximidades da propriedade do senhor Tiago Mainardi, a fim de resolver o problema de acúmulo de terra que está sendo levada para o calçamento.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/648/indicacao_070-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/648/indicacao_070-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal que, através do setor competente, sejam realizados serviços de tapa-buracos e limpeza de sarjetas no trecho que liga a comunidade de Lajeado Gauchinho até a propriedade da família Albertron.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao_071-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao_071-2025.pdf</t>
   </si>
   <si>
     <t>Que seja enviado expediente ao Excelentíssimo Senhor Prefeito Municipal, para que, juntamente com o órgão competente, estude a viabilidade de implantação de pavimentação asfáltica no trecho que liga a Linha Soledade até o Recanto da Pitaia, de propriedade do senhor Jilierme dos Santos.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/588/projeto_de_lei_complementar_no_01.2024_plano_diretor_municipal.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/588/projeto_de_lei_complementar_no_01.2024_plano_diretor_municipal.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES DO PLANO DIRETOR MUNICIPAL DE BELA VISTA DA CAROBA, PDM - BVC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/589/projeto_de_lei_complementar_no_02.2024_do_perimetro_urbano.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/589/projeto_de_lei_complementar_no_02.2024_do_perimetro_urbano.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DO PERÍMETRO DA SEDE E NÚCLEOS URBANOS DO MUNICÍPIO DE BELA VISTA DA CAROBA – PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/590/projeto_de_lei_complementar_no_03.2024_uso_e_ocupacao.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/590/projeto_de_lei_complementar_no_03.2024_uso_e_ocupacao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ZONEAMENTO DO USO E OCUPAÇÃO DE BELA VISTA DA CAROBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_complementar_no_04.2024_do_sistema_viario.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_complementar_no_04.2024_do_sistema_viario.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES DE ARRUAMENTO PARA IMPLANTAÇÃO DO SISTEMA VIÁRIO BÁSICO DE BELA VISTA DA CAROBA - PR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_complementar_no_05.2024__parcelamento_do_solo_urbano.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_complementar_no_05.2024__parcelamento_do_solo_urbano.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO PARA FINS URBANOS DO MUNICÍPIO DE BELA VISTA DA CAROBA - PR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_complementar_no_06.2024_codigo_de_obras.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_complementar_no_06.2024_codigo_de_obras.docx</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_complementar_no_07.2024_codigo_de_posturas.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_complementar_no_07.2024_codigo_de_posturas.docx</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE BELA VISTA DA CAROBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>PLEIL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_lei_01-2025_reposicao_inflacionaria.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_lei_01-2025_reposicao_inflacionaria.doc</t>
   </si>
   <si>
     <t>Autoriza Reposição Inflacionaria</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_no_002-2025_legislativo.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_no_002-2025_legislativo.docx</t>
   </si>
   <si>
     <t>"Institui o Protocolo Eletrônico em Todos os Departamentos do Município de Bela Vista da Caroba, Estado do Paraná, e dá outras providências."</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_no_003-2025_legislativo.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_no_003-2025_legislativo.docx</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de artifício e artefatos pirotécnicos com estampido no Município de Bela Vista da Caroba – PR, e dá outras providências.Proíbe o manuseio, a utilização, a queima e a soltura de fogos de artifício e artefatos pirotécnicos com estampido no Município de Bela Vista da Caroba – PR, e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/600/projeto_de_lei_no_004-2025_legislativo.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/600/projeto_de_lei_no_004-2025_legislativo.docx</t>
   </si>
   <si>
     <t>Institui o Auxílio-Alimentação aos servidores ocupantes de cargos de provimento efetivo, no âmbito do Poder Legislativo Municipal, nos termos do art. 72 da Lei 386/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_lei_01.2025_reposicao_inflacionaria.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_lei_01.2025_reposicao_inflacionaria.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária dos vencimentos dos servidores públicos municipais e contratados temporários, inclusive dos subsídios dos conselheiros tutelares.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_lei_02.2025_altera_lei_municipal_386.2011_cota_concurso_afrodescendente.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_lei_02.2025_altera_lei_municipal_386.2011_cota_concurso_afrodescendente.doc</t>
   </si>
   <si>
     <t>Acresce o §4º ao artigo 7º da Lei Municipal nº 386 de 11 de julho de 2011 (Estatuto dos Servidores Públicos Municipais), para prever a reserva de vagas aos afrodescendentes em concursos públicos municipais.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_lei_03.2025_-_criacao_cnpj_sec._educacao.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_lei_03.2025_-_criacao_cnpj_sec._educacao.doc</t>
   </si>
   <si>
     <t>Autoriza a criação de CNPJ (Cadastro Nacional de Pessoas Jurídicas) para a Secretaria Municipal de Educação e Cultura, e dá outras providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_lei_004.2025_abre_credito_especial_fundo_deficientes.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_lei_004.2025_abre_credito_especial_fundo_deficientes.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL EFETUAR ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_lei_05.2025_abre_credito_especial.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_lei_05.2025_abre_credito_especial.docx</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_lei_06.2025_copacol.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_lei_06.2025_copacol.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Bela Vista da Caroba a celebrar Termo de Apoio Financeiro com a Copacol – Cooperativa Agroindustrial Consolata e dá outras providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_lei_07._2025_fundo_municipal_de_saneamento_basico_e_ambiental1.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_lei_07._2025_fundo_municipal_de_saneamento_basico_e_ambiental1.doc</t>
   </si>
   <si>
     <t>sobre a criação do Fundo Municipal de Saneamento Básico e Ambiental (FMSBA) e institui o Conselho Municipal de Saneamento Básico e Ambiental (CMSBA) do Município de Bela Vista da Caroba.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_008.2025_ppa.docxok.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_008.2025_ppa.docxok.docx</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Bela Vista da Caroba para o quadriênio 2026–2029 e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_lei_009.2025_ldo_20261.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_lei_009.2025_ldo_20261.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO DO  MUNICÍPIO  DE BELA VISTA DA CAROBA, ESTADO DO PARANÁ, PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_lei_010.2025_altera_lei_445.2013_cria_cargos.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_lei_010.2025_altera_lei_445.2013_cria_cargos.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 445/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_lei_011.2025_-_auxilio_alimentacao.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_lei_011.2025_-_auxilio_alimentacao.docx</t>
   </si>
   <si>
     <t>Institui o Auxílio-Alimentação aos servidores ocupantes de cargos de provimento efetivo, no âmbito do Poder Executivo Municipal, nos termos do art. 72 da Lei 386/2011 e dá outras providências</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_lei_012.2025_abre_credito_orcamento_para_auxilio_alimentacao.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_lei_012.2025_abre_credito_orcamento_para_auxilio_alimentacao.docx</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_lei_013.2025_-_refis_2025.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_lei_013.2025_-_refis_2025.doc</t>
   </si>
   <si>
     <t>“Institui o Programa de Recuperação Fiscal Municipal 2025 – REFIS-2025”.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_lei_014.2025_autoriza_cooperacao_idr.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_lei_014.2025_autoriza_cooperacao_idr.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica com o Instituto de Desenvolvimento Rural do Paraná – IDR/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_lei_015.2025_altera_lei_445.2013_cria_cargos_1.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_lei_015.2025_altera_lei_445.2013_cria_cargos_1.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 445/2013 E A LEI MUNICIPAL Nº 487/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/651/projeto_lei_016.2025_auxilio_alim._camara_vereadores_2.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/651/projeto_lei_016.2025_auxilio_alim._camara_vereadores_2.docx</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/652/projeto_lei_017.2025_loa_2026.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/652/projeto_lei_017.2025_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Bela Vista da Caroba para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/653/projeto_lei_018.2025_festival_vi_canta_caroba.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/653/projeto_lei_018.2025_festival_vi_canta_caroba.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNÍCIPIO DE BELA VISTA DA CAROBA, ESTADO DO PARANÁ, A CUSTEAR AS DESPESAS DE PREMIAÇÃO, JURADOS E APRESENTADORES DO “VI CANTA CAROBA FESTIVAL” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_lei_019.2025_autoriza_convenio_correios.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_lei_019.2025_autoriza_convenio_correios.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Convênio com a Empresa Brasileira de Correios e Telégrafos e dá outras providências.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/655/projeto_lei_020.2025_doacao_pecunia_copacol.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/655/projeto_lei_020.2025_doacao_pecunia_copacol.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação em pecúnia da Copacol – Cooperativa Agroindustrial Consolata, e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/656/projeto_lei_021.2025_autoriza_operacao_credito_nova_prefeitura1.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/656/projeto_lei_021.2025_autoriza_operacao_credito_nova_prefeitura1.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar Operações de Crédito com a Agência de Fomento do Paraná S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_lei_022.2025_altera_lei_municipal_611.2022_suas1.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_lei_022.2025_altera_lei_municipal_611.2022_suas1.doc</t>
   </si>
   <si>
     <t>Altera o inciso I do §1º do artigo 19 da Lei Municipal nº 611/2022 que dispõe sobre o Sistema Único de Assistência Social (SUAS) do Município de Bela Vista da Caroba.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/658/projeto_lei_023.2025_autoriza_municipalizacao_parte_rodovia_8811.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/658/projeto_lei_023.2025_autoriza_municipalizacao_parte_rodovia_8811.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a municipalização de trecho da Rodovia Estadual PR-881, código 881S0010EPR, e sua incorporação ao Sistema Viário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_lei_024.2025_doacao_pecunia_cresol.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_lei_024.2025_doacao_pecunia_cresol.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação em pecúnia da COOPERATIVA DE CRÉDITO E INVESTIMENTO COM INTERAÇÃO SOLIDÁRIA FRONTEIRAS PR/SC/SP/ES - CRESOL FRONTEIRAS PR/SC/SP/ES, e dá outras providências.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/660/projeto_lei_025.2025_ratifica_consorcio_intergestores_parana_saude1.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/660/projeto_lei_025.2025_ratifica_consorcio_intergestores_parana_saude1.doc</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS) e dá outras providências.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_lei_026.2025_sistema_municipal_de_cultura.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_lei_026.2025_sistema_municipal_de_cultura.doc</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Cultura do Município de Bela Vista da Caroba, e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_lei_027.2025_ratifica_consorcio_ciruspar.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_lei_027.2025_ratifica_consorcio_ciruspar.doc</t>
   </si>
   <si>
     <t>Ratifica a Primeira Alteração Consolidada do Protocolo de Intenções do Consórcio Intermunicipal da Rede de Urgências do Sudoeste do Paraná – CIRUSPAR.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/663/projeto_lei_028.2025_programa_protecao_fontes_de_agua_1.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/663/projeto_lei_028.2025_programa_protecao_fontes_de_agua_1.doc</t>
   </si>
   <si>
     <t>Institui Programa Municipal de Proteção de Fontes de Água em propriedades rurais no Município de Bela Vista da Caroba, e dá outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_lei_029.2025_altera_lei_municipal_473_programa_porteira_pra_dentro_1.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_lei_029.2025_altera_lei_municipal_473_programa_porteira_pra_dentro_1.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 473 de 01 de julho de 2014 o qual instituiu o Programa “Da Porteira pra Dentro” no Município de Bela Vista da Caroba, e dá outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_lei_030.2025_altera_a_lei_municipal_637.2023_eleicao_conselho_tutelar.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_lei_030.2025_altera_a_lei_municipal_637.2023_eleicao_conselho_tutelar.doc</t>
   </si>
   <si>
     <t>Altera o artigo 76 da Lei Municipal nº 637/2023 o qual dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente, do Conselho Municipal dos Direitos da Criança e do Adolescente, do Conselho Tutelar, e o Fundo Municipal dos Direitos da Criança e do Adolescente do Município de Bela Vista da Caroba - Paraná, e dá outras Providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_lei_031.2025_copacol.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_lei_031.2025_copacol.doc</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_resolucao_no_001.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_resolucao_no_001.docx</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo Municipal relativas ao exercício financeiro de 2022, acompanhando o Parecer Prévio nº 61/2024 do Tribunal de Contas do Estado do Paraná, emitido no Processo nº 152184/23.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_002-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_002-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO_x000D_
 Solicito à Secretaria Municipal de Saúde que, no prazo de 15 (quinze) dias, seja encaminhada a esta Casa de Leis uma lista atualizada contendo a situação da fila de espera para as seguintes demandas:_x000D_
 1.	Cirurgias;_x000D_
 2.	Exames;_x000D_
 3.	Atendimento médico especializado._x000D_
 A lista deverá conter, conforme a legislação vigente, as seguintes informações detalhadas:_x000D_
 •	Nome do paciente;_x000D_
 •	Tipo de procedimento, exame ou atendimento solicitado;_x000D_
 •	Data de solicitação;_x000D_
 •	Estimativa de tempo de espera;_x000D_
 •	Prioridade ou classificação do pedido (se houver);_x000D_
 •	Número do protocolo de cada solicitação;_x000D_
 Esta solicitação se faz necessária para garantir maior transparência e controle sobre as filas de espera, possibilitando a verificação do cumprimento da legislação vigente e o acompanhamento da demanda por parte dos cidadãos. O acompanhamento das filas de espera é fundamental para assegurar que todos os pacientes recebam o atendimento devido dentro dos prazos estabelecidos por lei.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_003-2025.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_003-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2025_x000D_
 À Secretaria Municipal de Saúde_x000D_
 Assunto: Solicitação de relação dos plantonistas de saúde dos meses de janeiro e fevereiro, e envio mensal das escalas de plantões._x000D_
 Eu, Edisom Luiz Marcom, Vereador da Câmara Municipal de Bela Vista da Caroba, no uso de minhas atribuições legais e regimentais, venho, por meio deste, requerer à Secretaria Municipal de Saúde forneça a relação completa dos plantonistas que atuaram nos meses de janeiro e fevereiro de 2025, contendo nome, cargo e horários de plantão, com o objetivo de prestar contas à população sobre a escala de serviços de saúde._x000D_
 Além disso, solicito que seja instituído o envio mensal das escalas de plantões de saúde a esta Casa Legislativa, sempre no início de cada mês, para acompanhamento e transparência das atividades desenvolvidas._x000D_
 Requeiro que a presente solicitação seja atendida dentro do prazo legal, conforme a Lei de Acesso à Informação e as prerrogativas de transparência pública.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -1764,68 +1764,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/554/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/559/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/560/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/564/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/565/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/569/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/602/ata_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/603/ata_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/604/ata_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/605/ata_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/614/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/618/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/620/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/624/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/625/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/626/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/631/indicacao_053-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_054-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_055-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/634/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/635/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/636/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_060-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao_061-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao_062-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_063-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/642/indicacao_064-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_065-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_066-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_067-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/646/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/647/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/648/indicacao_070-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao_071-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/588/projeto_de_lei_complementar_no_01.2024_plano_diretor_municipal.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/589/projeto_de_lei_complementar_no_02.2024_do_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/590/projeto_de_lei_complementar_no_03.2024_uso_e_ocupacao.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_complementar_no_04.2024_do_sistema_viario.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_complementar_no_05.2024__parcelamento_do_solo_urbano.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_complementar_no_06.2024_codigo_de_obras.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_complementar_no_07.2024_codigo_de_posturas.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_lei_01-2025_reposicao_inflacionaria.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_no_002-2025_legislativo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_no_003-2025_legislativo.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/600/projeto_de_lei_no_004-2025_legislativo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_lei_01.2025_reposicao_inflacionaria.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_lei_02.2025_altera_lei_municipal_386.2011_cota_concurso_afrodescendente.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_lei_03.2025_-_criacao_cnpj_sec._educacao.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_lei_004.2025_abre_credito_especial_fundo_deficientes.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_lei_05.2025_abre_credito_especial.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_lei_06.2025_copacol.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_lei_07._2025_fundo_municipal_de_saneamento_basico_e_ambiental1.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_008.2025_ppa.docxok.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_lei_009.2025_ldo_20261.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_lei_010.2025_altera_lei_445.2013_cria_cargos.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_lei_011.2025_-_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_lei_012.2025_abre_credito_orcamento_para_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_lei_013.2025_-_refis_2025.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_lei_014.2025_autoriza_cooperacao_idr.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_lei_015.2025_altera_lei_445.2013_cria_cargos_1.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/651/projeto_lei_016.2025_auxilio_alim._camara_vereadores_2.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/652/projeto_lei_017.2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/653/projeto_lei_018.2025_festival_vi_canta_caroba.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_lei_019.2025_autoriza_convenio_correios.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/655/projeto_lei_020.2025_doacao_pecunia_copacol.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/656/projeto_lei_021.2025_autoriza_operacao_credito_nova_prefeitura1.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_lei_022.2025_altera_lei_municipal_611.2022_suas1.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/658/projeto_lei_023.2025_autoriza_municipalizacao_parte_rodovia_8811.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_lei_024.2025_doacao_pecunia_cresol.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/660/projeto_lei_025.2025_ratifica_consorcio_intergestores_parana_saude1.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_lei_026.2025_sistema_municipal_de_cultura.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_lei_027.2025_ratifica_consorcio_ciruspar.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/663/projeto_lei_028.2025_programa_protecao_fontes_de_agua_1.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_lei_029.2025_altera_lei_municipal_473_programa_porteira_pra_dentro_1.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_lei_030.2025_altera_a_lei_municipal_637.2023_eleicao_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_lei_031.2025_copacol.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_resolucao_no_001.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_002-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_003-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/552/indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/554/indicacao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/559/indicacao_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/560/indicacao_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/564/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/565/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/569/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/570/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/602/ata_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/603/ata_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/604/ata_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/605/ata_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/613/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/614/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/617/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/618/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/620/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/624/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/625/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/626/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/631/indicacao_053-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_054-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/633/indicacao_055-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/634/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/635/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/636/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/637/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_060-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao_061-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao_062-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_063-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/642/indicacao_064-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_065-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_066-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_067-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/646/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/647/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/648/indicacao_070-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao_071-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/588/projeto_de_lei_complementar_no_01.2024_plano_diretor_municipal.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/589/projeto_de_lei_complementar_no_02.2024_do_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/590/projeto_de_lei_complementar_no_03.2024_uso_e_ocupacao.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_complementar_no_04.2024_do_sistema_viario.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_complementar_no_05.2024__parcelamento_do_solo_urbano.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_de_lei_complementar_no_06.2024_codigo_de_obras.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_de_lei_complementar_no_07.2024_codigo_de_posturas.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/584/projeto_de_lei_01-2025_reposicao_inflacionaria.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/585/projeto_de_lei_no_002-2025_legislativo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_no_003-2025_legislativo.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/600/projeto_de_lei_no_004-2025_legislativo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_lei_01.2025_reposicao_inflacionaria.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_lei_02.2025_altera_lei_municipal_386.2011_cota_concurso_afrodescendente.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_lei_03.2025_-_criacao_cnpj_sec._educacao.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_lei_004.2025_abre_credito_especial_fundo_deficientes.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/579/projeto_lei_05.2025_abre_credito_especial.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_lei_06.2025_copacol.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/581/projeto_lei_07._2025_fundo_municipal_de_saneamento_basico_e_ambiental1.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/582/projeto_de_lei_008.2025_ppa.docxok.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_lei_009.2025_ldo_20261.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_lei_010.2025_altera_lei_445.2013_cria_cargos.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_lei_011.2025_-_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_lei_012.2025_abre_credito_orcamento_para_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_lei_013.2025_-_refis_2025.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_lei_014.2025_autoriza_cooperacao_idr.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_lei_015.2025_altera_lei_445.2013_cria_cargos_1.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/651/projeto_lei_016.2025_auxilio_alim._camara_vereadores_2.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/652/projeto_lei_017.2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/653/projeto_lei_018.2025_festival_vi_canta_caroba.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/654/projeto_lei_019.2025_autoriza_convenio_correios.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/655/projeto_lei_020.2025_doacao_pecunia_copacol.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/656/projeto_lei_021.2025_autoriza_operacao_credito_nova_prefeitura1.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/657/projeto_lei_022.2025_altera_lei_municipal_611.2022_suas1.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/658/projeto_lei_023.2025_autoriza_municipalizacao_parte_rodovia_8811.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/659/projeto_lei_024.2025_doacao_pecunia_cresol.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/660/projeto_lei_025.2025_ratifica_consorcio_intergestores_parana_saude1.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_lei_026.2025_sistema_municipal_de_cultura.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_lei_027.2025_ratifica_consorcio_ciruspar.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/663/projeto_lei_028.2025_programa_protecao_fontes_de_agua_1.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_lei_029.2025_altera_lei_municipal_473_programa_porteira_pra_dentro_1.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/665/projeto_lei_030.2025_altera_a_lei_municipal_637.2023_eleicao_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/666/projeto_lei_031.2025_copacol.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_resolucao_no_001.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/573/requerimento_002-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_003-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>