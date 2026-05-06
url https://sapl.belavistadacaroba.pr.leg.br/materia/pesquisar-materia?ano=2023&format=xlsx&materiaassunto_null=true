--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,324 +54,324 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_lei_complementar_n_01.2023_ctm.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_lei_complementar_n_01.2023_ctm.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Tributário do Município de Bela Vista da Caroba, sua reforma e consolidação, e dá outras providências.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_lei_complementar_no_02_sistema_viario.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_lei_complementar_no_02_sistema_viario.docx</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS ESPECIFICOS DA LEI  338/2009, ONDE DISPÕE SOBRE DIRETRIZES DE ARRUAMENTO PARA IMPLANTAÇÃO DO SISTEMA VIÁRIO BÁSICO NO PERIMETRO URBANO DE BELA VISTA DA CAROBA - PR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>PLEIL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA REPOSIÇÃO INFLACIONARIA.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>ALTERA/ACRESCENTA DISPOSITIVOS DA LEI MUNICIPAL Nº 430/2012, COM SUAS ALTERAÇÕES POSTERIORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>revoga a lei municipal nº 616/2022 que alterou/acrecentou dispositivos da lei municipal nº 576/2020, fixando os subsídios do prefeito do vice prefeito e dos secretários municipais de bela vista da caroba - pr.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária dos vencimentos dos servidores públicos municipais, contratados temporários e agentes políticos.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_lei_02.2023_aesupar_2.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_lei_02.2023_aesupar_2.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a associar-se e a contribuir anualmente com a Associação Esportiva do Sudoeste do Paraná – AESUPAR, e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso em favor da Associação de Pais e Amigos dos Excepcionais de Bela Vista da Caroba – APAE.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_lei_04.2022_altera_lei_municipal_386.2011_estatuto_1.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_lei_04.2022_altera_lei_municipal_386.2011_estatuto_1.doc</t>
   </si>
   <si>
     <t>Altera o artigo 57 da Lei Municipal nº 386 de 11 de julho de 2011 (Estatuto dos Servidores Públicos Municipais).</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_lei_05.2023_assistencia_social.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_lei_05.2023_assistencia_social.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente, do Conselho Municipal dos Direitos da Criança e do Adolescente, do Conselho Tutelar, e o Fundo Municipal dos Direitos da Criança e do Adolescente do Município de Bela Vista da Caroba - Paraná, e dá outras Providências.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_lei_ldo_2023.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_lei_ldo_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE BELA VISTA DA CAROBA, ESTADO DO PARANÁ, PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_lei_07.2023__consea_municipal.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_lei_07.2023__consea_municipal.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS COMPONENTES MUNICIPAIS DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR, E DEFINE OS PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_08-2023.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_08-2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BELA VISTA DA CAROBA PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_lei_09.2023_servico_inspecao_municipal.docx</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_lei_09.2023_servico_inspecao_municipal.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA) no Município de Bela Vista da Caroba.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_lei_010.2023_repasse_valores_enfermagem_2.doc_certo.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_lei_010.2023_repasse_valores_enfermagem_2.doc_certo.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar repasse da assistência financeira complementar recebida da União a ser destinada aos servidores, contratados temporários e empregados públicos  ocupantes dos cargos/funções de enfermeiros, técnicos e auxiliares de enfermagem, e dá outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_lei_011.2023_cessao_veiculo_legislativo.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_lei_011.2023_cessao_veiculo_legislativo.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso de um veículo em favor do Poder Legislativo Municipal de Bela Vista da Caroba.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_lei_012.2023_operacao_credito_caixa.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_lei_012.2023_operacao_credito_caixa.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_lei_013.2023_festival_v_canta_caroba.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_lei_013.2023_festival_v_canta_caroba.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE BELA VISTA DA CAROBA, ESTADO DO PARANÁ, A CUSTEAR AS DESPESAS DE PREMIAÇÃO E JURADOS DO “V FESTIVAL CANTA CAROBA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/533/resolucao_001-20233.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/533/resolucao_001-20233.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Comissão Temporária da Câmara Municipal de Vereadores de Bela Vista da Caroba, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/534/resolucao_002-2023.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/534/resolucao_002-2023.pdf</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/535/resolucao_003-2023.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/535/resolucao_003-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização dos veículos oficiais na Câmara Municipal de Bela Vista da Caroba-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/536/resolucao_004-2023.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/536/resolucao_004-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Acesso à Informação Pública pelo Cidadão (Lei Federal nº 12.527/2011), no âmbito do Poder Legislativo Municipal, cria Normas de Procedimentos e dá outras providências</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/537/resolucao_005-2023.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/537/resolucao_005-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 14.129/2021 e institui o Programa Municipal de Governo Digital no âmbito do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/538/resolucao_006-2023.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/538/resolucao_006-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 13.709, de 14 de agosto de 2018, Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Bela Vista da Caroba – Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/539/resolucao_007-2023.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/539/resolucao_007-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta os procedimentos para a participação, a proteção e a defesa dos direitos dos usuários de serviços públicos da Câmara Municipal, no âmbito do Poder Legislativo do município de Bela Vista da Caroba – Paraná, de que trata a Lei Federal nº 13.460, de 26 de junho de 2017, e institui a Ouvidoria da Câmara Municipal de Bela Vista da Carona – Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_emenda_lei_organica_no_10.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_emenda_lei_organica_no_10.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 11, 13 e 16 da Lei Orgânica Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -678,68 +678,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_lei_complementar_n_01.2023_ctm.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_lei_complementar_no_02_sistema_viario.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_lei_02.2023_aesupar_2.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_lei_04.2022_altera_lei_municipal_386.2011_estatuto_1.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_lei_05.2023_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_lei_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_lei_07.2023__consea_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_lei_09.2023_servico_inspecao_municipal.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_lei_010.2023_repasse_valores_enfermagem_2.doc_certo.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_lei_011.2023_cessao_veiculo_legislativo.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_lei_012.2023_operacao_credito_caixa.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_lei_013.2023_festival_v_canta_caroba.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/533/resolucao_001-20233.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/534/resolucao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/535/resolucao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/536/resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/537/resolucao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/538/resolucao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/539/resolucao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_emenda_lei_organica_no_10.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_lei_complementar_n_01.2023_ctm.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_lei_complementar_no_02_sistema_viario.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_lei_02.2023_aesupar_2.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_lei_04.2022_altera_lei_municipal_386.2011_estatuto_1.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_lei_05.2023_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_lei_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_lei_07.2023__consea_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_lei_09.2023_servico_inspecao_municipal.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_lei_010.2023_repasse_valores_enfermagem_2.doc_certo.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_lei_011.2023_cessao_veiculo_legislativo.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_lei_012.2023_operacao_credito_caixa.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_lei_013.2023_festival_v_canta_caroba.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/533/resolucao_001-20233.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/534/resolucao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/535/resolucao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/536/resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/537/resolucao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/538/resolucao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/539/resolucao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_emenda_lei_organica_no_10.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>