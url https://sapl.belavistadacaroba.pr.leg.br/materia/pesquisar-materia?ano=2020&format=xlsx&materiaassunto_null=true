--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,726 +54,726 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/411/emenda_aditiva_001.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/411/emenda_aditiva_001.pdf</t>
   </si>
   <si>
     <t>propõem emenda aditiva no art. 3º. do Projeto de Lei 001/2020 do executivo.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/412/emenda_modificativa_001.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/412/emenda_modificativa_001.pdf</t>
   </si>
   <si>
     <t>propõem emenda modificativa no inciso III do Art. 36, do Projeto de Lei 003/2020</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JILMAR DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_001-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_001-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, viabilize através do departamento competente, a reforma da Escola Municipal, localizada na comunidade de Linha Lajeado Gaúcho, posteriormente a administração realize um termo de cedência de uso a comunidade.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MARINS</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_002-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_002-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, viabilize através do departamento competente, a reforma da Escola Municipal, localizada na comunidade de Linha Maffi.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_003-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_003-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, viabilize através do departamento competente, a implantação de (calçamento com pedras irregulares), no trecho que liga a propriedade do senhor João Antonio Silveira até a Igreja Assembleia de Deus na Linha Boa Vida.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/378/indicacao_004-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/378/indicacao_004-2020.pdf</t>
   </si>
   <si>
     <t>Indico  que o Senhor Prefeito Municipal, viabilize através do departamento competente, a reforma da cobertura do Centro Comunitário da Linha Santa Lúcia.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MAURICIO, ZÉ RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_005-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_005-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, viabilize através do departamento competente, a implantação de um redutores de velocidades na Rua Santa Catarina, em frente ao Clube Veteranos.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MAURICIO, DANTE, JILMAR DA CRUZ, LUCIANO, VALDIR CASTANHA, ZÉ RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/380/indicacao_006-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/380/indicacao_006-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, junto ao departamento competente, realize a readequação da estrada rural que liga a comunidade de Linha Boa Vida, passando pela Linha Tigra até a Comunidade de Linha Alto Evangelho.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MAURICIO, MARINS, NELI, ZÉ RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/381/indicacao_007-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/381/indicacao_007-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, viabilize através do departamento competente, o cascalhamento das entrada das propriedades rurais do trecho que liga o calçamento da comunidade de linha Santa Lucia, passando pelo cemitério da comunidade, pela propriedade do Senhor Dirceu Witaupper até a Linha Alto Evangelho, no segundo trecho do Cemitério da Comunidade passando pelos Sartori,  Linha doneda, até a linha Alto Evangelho.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_008-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_008-2020.pdf</t>
   </si>
   <si>
     <t>Indico  que o Senhor Prefeito Municipal, viabilize através do departamento competente, o cascalhamento do trecho que liga a Comunidade de Linha Boa Vida, partido da Igreja Assembleia de Deus, pelo trajeto passando pelas propriedades rurais do Senhor Silvio Fontoura, ligando a Linha Voltão da Tigra ela propriedade do senhor Jorge Campos, Antão do Prado Muniz até a linha Alto Aparecida, com Ligação de todas as propriedades rurais no referido trajeto.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MAURICIO</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/383/indicacao_009-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/383/indicacao_009-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, viabilize através do departamento competente juntamente com o município de Perola D’Oeste, a troca das vigas e pranchas de madeira, na ponte que liga a Comunidade de Linha Lajeado Tigrinho a Comunidade de Linha Bom Plano por vigas e chapas de concreto.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MAURICIO, BUDA</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_010-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_010-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, junto ao departamento competente, realize o cascalhamento da estrada da propriedade rural do senhor Edimar Garda na comunidade de linha Lajeado Tigrinho.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>BUDA</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_011-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_011-2020.pdf</t>
   </si>
   <si>
     <t>Indico  que o Senhor Prefeito Municipal, junto ao departamento competente, realize o cascalhamento do trecho de estrada que liga o calçamento da comunidade de Vila Progresso até a propriedade do senhor Arno Stein.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/386/indicacao_012-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/386/indicacao_012-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, juntamente com o Setor de Viação e Obras em parceria  com o município de Perola D’Oeste, recupere a ponte que liga a comunidade de Villa Progresso e Linha Santos Anjos.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_013-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_013-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, juntamente com o Setor de Viação e Obras realize o cascalhamento da entrada da propriedade rural do senhor Irineu Drech, na comunidade de Villa Progresso.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_014-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_014-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, viabilize através do departamento competente, a implementação de Calçamento com pedras irregulares na Rua Projetada do Loteamento Cohapar 3, contemplando as propriedades dos senhores Antonio Oleniczak, Enio Macedo, Cleiton Rodrigues e Jorge Eromildo Soares.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_015-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_015-2020.pdf</t>
   </si>
   <si>
     <t>Indico, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a construção de um bueiro próximo a propriedade do senhor Adilson de Melo, dando acesso a propriedade do senhor Cláudio Pozzebon, na  Linha Volta Grande.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/390/indicacao_016-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/390/indicacao_016-2020.pdf</t>
   </si>
   <si>
     <t>Indico que o Senhor Prefeito Municipal, viabilize através do departamento competente, a construção de um abrigo de ônibus para os alunos que utilizam o transporte escolar na Linha Volta Grande.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_017-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_017-2020.pdf</t>
   </si>
   <si>
     <t>a qual Indica, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a construção de um abrigo/guarita para os vigias no posto de saúde.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/395/indicacao_018-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/395/indicacao_018-2020.pdf</t>
   </si>
   <si>
     <t>a qual Indica, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a implantação de Calçamento com Pedras Irregulares nas Ruas Minas Gerais e Amazonas.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>MAURICIO, BUDA, DANTE, JILMAR DA CRUZ, MARINS, NELI, VALDIR CASTANHA, ZÉ RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/396/indicacao_019-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/396/indicacao_019-2020.pdf</t>
   </si>
   <si>
     <t>a qual indica, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a recuperação da estrada do trecho que liga a Linha Doneda até o pavilhão da Igreja da Linha Belo Horizonte.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/397/indicacao_020-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/397/indicacao_020-2020.pdf</t>
   </si>
   <si>
     <t>a qual indica, que o Senhor Prefeito Municipal junto ao departamento competente, o cascalhamento e reforma/ampliação dos bueiro, do trecho que liga a propriedade do senhor Wily dos Reis, passando pela propriedade do senhor Pedro Limberger até a comunidade de linha Lajeado Gaúcho.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/398/indicacao_021-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/398/indicacao_021-2020.pdf</t>
   </si>
   <si>
     <t>a qual que o senhor prefeito municipal, analise através do departamento competente, a possibilidade de mudar o local de atendimento da Feira de Produtos Orgânicos, contendo infraestrutura mínima necessária para atendimento.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>VALDIR CASTANHA</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/399/indicacao_022-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/399/indicacao_022-2020.pdf</t>
   </si>
   <si>
     <t>a qual indica que o Senhor Prefeito Municipal, viabilize através do departamento competente, a recuperação da estrada do trecho que liga a propriedade do senhor Neri Balz até a propriedade do senhor Altamiro Zenatti, na Linha Planalto.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_023-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_023-2020.pdf</t>
   </si>
   <si>
     <t>a qual indica que o Senhor Prefeito Municipal, viabilize através do departamento competente, a implantação de Calçamento com Pedras Irregulares no Loteamento Batista.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>MAURICIO, BUDA, MARINS, NELI, ZÉ RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/401/indicacao_024-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/401/indicacao_024-2020.pdf</t>
   </si>
   <si>
     <t>a qual indica que o Senhor Prefeito Municipal, viabilize através do departamento competente, a aquisição de terrenos  para construção de barracão para incentivo ao comercio local, gerando empregos ao município.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/402/indicacao_025-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/402/indicacao_025-2020.pdf</t>
   </si>
   <si>
     <t>a qual que o Senhor Prefeito Municipal, viabilize através do departamento competente, a implantação de tubos no acesso a sede da Igreja Católica na Comunidade de Linha Tigra.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/405/indicacao_026-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/405/indicacao_026-2020.pdf</t>
   </si>
   <si>
     <t>indica que o Senhor Prefeito Municipal, viabilize através do departamento competente, o aumento para no mínimo meio salário mínimo para o auxilio funeral destinadas a famílias que se enquadrem nos programas da secretaria de assistência social.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>OSVALDO, BUDA, MARINS</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_027-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_027-2020.pdf</t>
   </si>
   <si>
     <t>indica, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a reforma da ponte sobre o rio Capanema na comunidade de linha costa e silva.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>OSVALDO, BUDA, DANTE</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/407/indicacao_028-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/407/indicacao_028-2020.pdf</t>
   </si>
   <si>
     <t>Indica que o Senhor Prefeito Municipal, viabilize através do departamento competente, a recuperação da entrada da propriedade da senhora Pedrolina Arruda na linha medeiros.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_029-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_029-2020.pdf</t>
   </si>
   <si>
     <t>indica que o Senhor Prefeito Municipal, viabilize através do departamento competente, a recuperação com a devida implantação de cascalho no trecho que liga a antiga hípica passando pelas propriedades do senhor Galdencio Almeida, Valdemar Schefer até a estrada que da acesso a comunidade de Linha São Luiz.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/417/indicacao_030-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/417/indicacao_030-2020.pdf</t>
   </si>
   <si>
     <t>Indico, que o Senhor Prefeito Municipal, viabilize através do departamento competente, a recuperação com a devida implantação de cascalho no trecho que liga a estrada principal da Linha belo Horizonte passando pela propriedade do senhor Albino Palinski até a propriedade do senhor Volmar Barth.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/418/indicacao_031-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/418/indicacao_031-2020.pdf</t>
   </si>
   <si>
     <t>indica que o Senhor Prefeito Municipal, viabilize através do departamento competente, a recuperação com a devida implantação de cascalho na entrada da propriedade rural do senhor Valdecir José Marques na comunidade de Linha Planalto.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/419/indicacao_032-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/419/indicacao_032-2020.pdf</t>
   </si>
   <si>
     <t>indica que o Senhor Prefeito Municipal, viabilize através do departamento competente, a implantação de um ramal de agua da rede publica da comunidade de Linha Planalto ligando a propriedade do senhor Valdecir José Marques.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_033-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_033-2020.pdf</t>
   </si>
   <si>
     <t>Indica que o Senhor Prefeito Municipal, viabilize através do departamento competente, a construção de parque de brinquedos atrás da creche na Rua Amazonas.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>ZÉ RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_034-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_034-2020.pdf</t>
   </si>
   <si>
     <t>Indica que o senhor prefeito municipal, viabilize através do departamento competente, a recuperação da estradada com implementação de cascalho do trecho ligando a Comunidade de Linha Vista Gaúcha (soledade), passando pela comunidade de linha Costa e Siva até a ponte do rio Capanema que liga o nosso  município ao de Ampére.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_035-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_035-2020.pdf</t>
   </si>
   <si>
     <t>Indica que o senhor prefeito municipal, viabilize através do departamento competente, pavimentação asfáltico sob pedras irregulares nas Ruas Rondônia, Rio de Janeiro, Amapá, Maranhão, São Paulo e Travessa Florianópolis do Município de Bela Vista da Caroba.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>DANTE</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_036-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_036-2020.pdf</t>
   </si>
   <si>
     <t>Indica que o senhor prefeito municipal, viabilize através do departamento competente, a possibilidade de ser pago insalubridade as Agentes Comunitário de Saúde ACS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_037-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_037-2020.pdf</t>
   </si>
   <si>
     <t>Indica que o senhor prefeito municipal, viabilize através do departamento competente, a recuperação do Calçamento ou operação tapa-buracos do trecho a que liga a Caixa D’agua na saída do município em direção a Santa Lucia até a propriedade do senhor ZENO SCHALLENBERGER.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_038-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_038-2020.pdf</t>
   </si>
   <si>
     <t>Indica que o senhor prefeito municipal, viabilize através do departamento competente, a construção de um bueiro na estrada geral da linha farias saindo para linha maffi, na propriedade do senhor José Carlos Batista.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>PLEIL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_-_acamsop_001-2020.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_-_acamsop_001-2020.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal Filiar-se e a contribuir mensalmente com a Associação das Câmaras Municipais do Sudoeste do Paraná-ACAMSOP.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei_002-2020_do_legislativo..pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei_002-2020_do_legislativo..pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito e do Vice-Prefeito e dos Secretários Municipais de Bela vista da Caroba, Estado do Paraná para o quadriénio 2021/2024.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_003-2020_do_legislativo.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_003-2020_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Vereador Presidente da Câmara Municipal de Bela vista da Caroba, Estado do Paraná para o quadriénio 2021/2024.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/391/projeto_de_lei_001-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/391/projeto_de_lei_001-2020.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Meio  Ambiente – CMMA e o Fundo Municipal de Meio Ambiente FUMDEMA em Bela Vista da Caroba – Estado do Paraná e dá outras providências</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/392/projeto_de_lei_002-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/392/projeto_de_lei_002-2020.pdf</t>
   </si>
   <si>
     <t>RATIFICA A EXTINÇÃO DO CONSÓRCIO CONFORME PROTOCOLO DE INTENÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_lei_ldo_2021.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_lei_ldo_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE BELA VISTA DA CAROBA, ESTADO DO PARANÁ, PARA O EXERCÍCIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/404/projeto_lei_04.2020_-_diarias.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/404/projeto_lei_04.2020_-_diarias.doc</t>
   </si>
   <si>
     <t>Estabelece normas para o pagamento de diárias aos agentes públicos no âmbito do Poder Executivo do Município de Bela Vista da Caroba e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_lei_05.2020_-_aprova_decreto_calamidade.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_lei_05.2020_-_aprova_decreto_calamidade.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO EXTRAORDINÁRIO NO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_006-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_006-2020.pdf</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/422/projeto_de__lei_07.2020.doc</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/422/projeto_de__lei_07.2020.doc</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_lei_08.2020_-_multa_covid.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_lei_08.2020_-_multa_covid.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as penalidades aplicadas no exercício do poder de polícia municipal no contexto da pandemia do COVID-19, e dá outras providências</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA E DESPESA DO MUNICÍPIO DE BELA VISTA DA CAROBA PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_001-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_001-2020.pdf</t>
   </si>
   <si>
     <t>solicita que seja viabilizado junto ao governo federal a liberação de recursos para a secretaria municipal de saúde com o objetivo de combate a pandemia causado pelo COVID-19</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/420/requerimento_002-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/420/requerimento_002-2020.pdf</t>
   </si>
   <si>
     <t>O VEREADOR MAURICIO RICARDO DIECKEL, vem respeitosamente perante Vossa Senhoria, requerer informações quanto aos sistemas próprios de abastecimento de agua aos moradores do município de Bela Vista da Caroba-Pr. Quais são as famílias e comunidades atendidas pela municipalidade; Quais as ações e os critérios técnicos utilizados para enfrentamento da crise hídrica que assola variam comunidades do interior do município; E por fim qual o investimento efetuado nos últimos cinco anos.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_emenda_a_lei_organica_001-2020.pdf</t>
+    <t>http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_emenda_a_lei_organica_001-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 94-A da Lei Orgânica do Município de Bela Vista da Caroba.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1080,68 +1080,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/411/emenda_aditiva_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/412/emenda_modificativa_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/378/indicacao_004-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_005-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/380/indicacao_006-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/381/indicacao_007-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_008-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/383/indicacao_009-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_010-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_011-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/386/indicacao_012-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_013-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_014-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_015-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/390/indicacao_016-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_017-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/395/indicacao_018-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/396/indicacao_019-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/397/indicacao_020-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/398/indicacao_021-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/399/indicacao_022-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_023-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/401/indicacao_024-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/402/indicacao_025-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/405/indicacao_026-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_027-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/407/indicacao_028-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_029-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/417/indicacao_030-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/418/indicacao_031-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/419/indicacao_032-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_033-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_034-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_035-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_036-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_037-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_038-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_-_acamsop_001-2020.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei_002-2020_do_legislativo..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_003-2020_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/391/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/392/projeto_de_lei_002-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_lei_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/404/projeto_lei_04.2020_-_diarias.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_lei_05.2020_-_aprova_decreto_calamidade.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_006-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/422/projeto_de__lei_07.2020.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_lei_08.2020_-_multa_covid.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_001-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/420/requerimento_002-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_emenda_a_lei_organica_001-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/411/emenda_aditiva_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/412/emenda_modificativa_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/378/indicacao_004-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_005-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/380/indicacao_006-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/381/indicacao_007-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_008-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/383/indicacao_009-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_010-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_011-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/386/indicacao_012-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_013-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_014-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_015-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/390/indicacao_016-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_017-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/395/indicacao_018-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/396/indicacao_019-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/397/indicacao_020-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/398/indicacao_021-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/399/indicacao_022-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_023-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/401/indicacao_024-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/402/indicacao_025-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/405/indicacao_026-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_027-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/407/indicacao_028-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_029-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/417/indicacao_030-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/418/indicacao_031-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/419/indicacao_032-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_033-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_034-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_035-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_036-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_037-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_038-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_-_acamsop_001-2020.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei_002-2020_do_legislativo..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_003-2020_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/391/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/392/projeto_de_lei_002-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_lei_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/404/projeto_lei_04.2020_-_diarias.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_lei_05.2020_-_aprova_decreto_calamidade.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_006-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/422/projeto_de__lei_07.2020.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_lei_08.2020_-_multa_covid.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_001-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/420/requerimento_002-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belavistadacaroba.pr.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_emenda_a_lei_organica_001-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>